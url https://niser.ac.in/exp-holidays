--- v1 (2026-01-14)
+++ v2 (2026-04-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>title</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>day</t>
   </si>
   <si>
     <t>Republic Day / गणतंत्र दिवस</t>
   </si>
   <si>
     <t>2026-01-26</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>Holi / होली</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
@@ -66,50 +66,56 @@
     <t>Id-u’l Fitr / ईद-उल-फ़ित्र</t>
   </si>
   <si>
     <t>2026-03-21</t>
   </si>
   <si>
     <t>Saturday</t>
   </si>
   <si>
     <t>Mahavir Jayanti / महावीर जयंती</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>Good Friday / गुड फ्राइडे</t>
   </si>
   <si>
     <t>2026-04-03</t>
   </si>
   <si>
     <t>Friday</t>
+  </si>
+  <si>
+    <t>Birthday of Dr. B R Ambedkar / आंबेडकर जयंती [announced on 13.04.2026]</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
   </si>
   <si>
     <t>Buddha Purnima / बुद्ध पूर्णिमा</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>Id-u'l-Zuha (Bakrid) / ईद-उल-जुहा (बकरीद)</t>
   </si>
   <si>
     <t>2026-05-27</t>
   </si>
   <si>
     <t>Muharram / मुहर्रम</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>Rath Yatra / रथयात्रा</t>
   </si>
   <si>
     <t>2026-07-16</t>
   </si>
@@ -491,51 +497,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C18"/>
+  <dimension ref="A1:C19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -573,171 +579,182 @@
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14" t="s">
-        <v>5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>14</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>38</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" t="s">
         <v>40</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18" t="s">
         <v>43</v>
       </c>
       <c r="C18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>