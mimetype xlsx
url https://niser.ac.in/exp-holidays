--- v2 (2026-04-25)
+++ v3 (2026-06-05)
@@ -80,69 +80,69 @@
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>Good Friday / गुड फ्राइडे</t>
   </si>
   <si>
     <t>2026-04-03</t>
   </si>
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>Birthday of Dr. B R Ambedkar / आंबेडकर जयंती [announced on 13.04.2026]</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
     <t>Buddha Purnima / बुद्ध पूर्णिमा</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
-    <t>Id-u'l-Zuha (Bakrid) / ईद-उल-जुहा (बकरीद)</t>
-[...2 lines deleted...]
-    <t>2026-05-27</t>
+    <t>Id-u'l-Zuha (Bakrid) / ईद-उल-जुहा (बकरीद) [changed from 27 to 28 on 26.05.2026]</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>Thursday</t>
   </si>
   <si>
     <t>Muharram / मुहर्रम</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>Rath Yatra / रथयात्रा</t>
   </si>
   <si>
     <t>2026-07-16</t>
-  </si>
-[...1 lines deleted...]
-    <t>Thursday</t>
   </si>
   <si>
     <t>Independence Day / स्वतंत्रता दिवस</t>
   </si>
   <si>
     <t>2026-08-15</t>
   </si>
   <si>
     <t>Id-E-Milad (Milad-Un-Nabi) / ईद-ए-मिलाद (मिलाद-उन-नबी)</t>
   </si>
   <si>
     <t>2026-08-26</t>
   </si>
   <si>
     <t>Gandhi Jayanti / गाँधी जयंती</t>
   </si>
   <si>
     <t>2026-10-02</t>
   </si>
   <si>
     <t>Mahashtami (addl. day for Dussehra) / महा अष्टमी</t>
   </si>
   <si>
     <t>2026-10-19</t>
   </si>
@@ -601,73 +601,73 @@
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:3">